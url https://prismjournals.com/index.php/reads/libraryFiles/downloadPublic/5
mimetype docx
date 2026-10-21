--- v0 (2026-04-19)
+++ v1 (2026-10-21)
@@ -36,51 +36,69 @@
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="135"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04BDCF01" w14:textId="4AD86837" w:rsidR="00D070AA" w:rsidRDefault="00D070AA" w:rsidP="00D070AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D070AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Este template explicita não apenas as normas de escrita, mas também os critérios utilizados pelos pareceristas da READS, visando transparência e qualidade científica</w:t>
+        <w:t xml:space="preserve">Este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D070AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D070AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> explicita não apenas as normas de escrita, mas também os critérios utilizados pelos pareceristas da READS, visando transparência e qualidade científica</w:t>
       </w:r>
       <w:r w:rsidRPr="00D070AA">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2458553A" w14:textId="77777777" w:rsidR="00D070AA" w:rsidRPr="00D070AA" w:rsidRDefault="00D070AA" w:rsidP="00D070AA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32F1EBA2" w14:textId="181103E8" w:rsidR="00DE62AC" w:rsidRPr="00145956" w:rsidRDefault="00362BD3" w:rsidP="000F2217">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
@@ -178,64 +196,68 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidRPr="00C15CB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> título deve refletir com precisão o objetivo do artigo, permitindo ao leitor compreender claramente o tema, o recorte adotado e o foco do estudo. Títulos excessivamente genéricos, vagos ou que não correspondam ao conteúdo desenvolvido no manuscrito são avaliados negativamente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD29C86" w14:textId="77777777" w:rsidR="00C15CB3" w:rsidRPr="00C15CB3" w:rsidRDefault="00C15CB3" w:rsidP="00C15CB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE0892E" w14:textId="76CB82D7" w:rsidR="00C15CB3" w:rsidRDefault="00C15CB3" w:rsidP="00C15CB3">
+    <w:p w14:paraId="4EE0892E" w14:textId="76CB82D7" w:rsidR="00C15CB3" w:rsidRPr="0019501D" w:rsidRDefault="00C15CB3" w:rsidP="00C15CB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C15CB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(Fonte Times New Roman, tamanho 16, centralizado, negrito)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C09E2D" w14:textId="77777777" w:rsidR="00970158" w:rsidRDefault="00970158" w:rsidP="00C15CB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C16AEE2" w14:textId="77777777" w:rsidR="00C15CB3" w:rsidRDefault="00C15CB3" w:rsidP="00037617">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -904,124 +926,109 @@
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00341C74" w:rsidRPr="005B7D77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ir entre 3 e 5 palavras-chave)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5E8A71" w14:textId="77777777" w:rsidR="005B7D77" w:rsidRDefault="005B7D77" w:rsidP="00BF4E3F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="614E2D2B" w14:textId="7F0A40E7" w:rsidR="005B7D77" w:rsidRDefault="005B7D77" w:rsidP="00BF4E3F">
+    <w:p w14:paraId="614E2D2B" w14:textId="7F0A40E7" w:rsidR="005B7D77" w:rsidRPr="0019501D" w:rsidRDefault="005B7D77" w:rsidP="00BF4E3F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
-      <w:r w:rsidR="005E0AE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="005E0AE2" w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00AC6CFF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC6CFF" w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>fonte Times</w:t>
       </w:r>
-      <w:r w:rsidR="005E0AE2" w:rsidRPr="00145956">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="005E0AE2" w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> New Roman, tamanho 1</w:t>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> New Roman, tamanho 11, justificado, espaçamento simples</w:t>
+      </w:r>
+      <w:r w:rsidR="008E402B" w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD7263E" w14:textId="77777777" w:rsidR="0068731B" w:rsidRPr="005B7D77" w:rsidRDefault="0068731B" w:rsidP="00BF4E3F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E1AA000" w14:textId="77777777" w:rsidR="00F31124" w:rsidRDefault="00F31124" w:rsidP="00BF4E3F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -1185,69 +1192,73 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EF1577F" w14:textId="77777777" w:rsidR="005F7E3F" w:rsidRDefault="005F7E3F" w:rsidP="009543C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="292CA0AB" w14:textId="5579E995" w:rsidR="009543C0" w:rsidRPr="009543C0" w:rsidRDefault="009543C0" w:rsidP="009543C0">
+    <w:p w14:paraId="292CA0AB" w14:textId="5579E995" w:rsidR="009543C0" w:rsidRPr="0019501D" w:rsidRDefault="009543C0" w:rsidP="009543C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009543C0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>1.1. Como a introdução é avaliada</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD490FE" w14:textId="77777777" w:rsidR="009543C0" w:rsidRPr="009543C0" w:rsidRDefault="009543C0" w:rsidP="009543C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18D27E0E" w14:textId="301C8282" w:rsidR="009543C0" w:rsidRDefault="009543C0" w:rsidP="009543C0">
       <w:pPr>
@@ -1292,77 +1303,95 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A995EEB" w14:textId="77777777" w:rsidR="009543C0" w:rsidRDefault="009543C0" w:rsidP="002E6585">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0431EB65" w14:textId="6B684E1C" w:rsidR="004D4A98" w:rsidRPr="004D4A98" w:rsidRDefault="004D4A98" w:rsidP="004D4A98">
+    <w:p w14:paraId="0431EB65" w14:textId="6B684E1C" w:rsidR="004D4A98" w:rsidRPr="0019501D" w:rsidRDefault="004D4A98" w:rsidP="004D4A98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.2. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>1.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Modelos de exemplo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A20364B" w14:textId="77777777" w:rsidR="004D4A98" w:rsidRPr="004D4A98" w:rsidRDefault="004D4A98" w:rsidP="004D4A98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10CFA25B" w14:textId="77777777" w:rsidR="004D4A98" w:rsidRPr="004D4A98" w:rsidRDefault="004D4A98" w:rsidP="004D4A98">
       <w:pPr>
@@ -1468,51 +1497,83 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Em citações com três ou mais autores, mencionar o sobrenome do primeiro autor seguido de et al.:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB96BC3" w14:textId="77777777" w:rsidR="004D4A98" w:rsidRPr="004D4A98" w:rsidRDefault="004D4A98" w:rsidP="004D4A98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Lovisi et al., 2009); Lovisi et al. </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D4A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lovisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D4A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 2009); </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D4A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lovisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D4A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al. </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4A98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(2009).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D67FF2A" w14:textId="77777777" w:rsidR="004D4A98" w:rsidRPr="004D4A98" w:rsidRDefault="004D4A98" w:rsidP="004D4A98">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1794,79 +1855,77 @@
     </w:p>
     <w:p w14:paraId="758C97AE" w14:textId="77777777" w:rsidR="00E725CB" w:rsidRPr="00426E84" w:rsidRDefault="00E725CB" w:rsidP="00426E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1069D3FD" w14:textId="77777777" w:rsidR="00426E84" w:rsidRPr="00426E84" w:rsidRDefault="00426E84" w:rsidP="00426E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46F63D7E" w14:textId="3D462F07" w:rsidR="00426E84" w:rsidRDefault="00426E84" w:rsidP="00426E84">
+    <w:p w14:paraId="46F63D7E" w14:textId="3D462F07" w:rsidR="00426E84" w:rsidRPr="0019501D" w:rsidRDefault="00426E84" w:rsidP="00426E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Como a fundamentação teórica é avaliada</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.1.Como a fundamentação teórica é avaliada</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C27DF3" w14:textId="77777777" w:rsidR="00426E84" w:rsidRPr="00426E84" w:rsidRDefault="00426E84" w:rsidP="00426E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B795361" w14:textId="6FA1E788" w:rsidR="00EC2372" w:rsidRDefault="00426E84" w:rsidP="00426E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -1881,110 +1940,144 @@
     </w:p>
     <w:p w14:paraId="24104C07" w14:textId="77777777" w:rsidR="00EC2372" w:rsidRDefault="00EC2372" w:rsidP="00DA6779">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B36C6A8" w14:textId="77777777" w:rsidR="00EC2372" w:rsidRDefault="00EC2372" w:rsidP="00DA6779">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29453FE0" w14:textId="4A59CA42" w:rsidR="009260EB" w:rsidRPr="009260EB" w:rsidRDefault="009260EB" w:rsidP="009260EB">
+    <w:p w14:paraId="29453FE0" w14:textId="4A59CA42" w:rsidR="009260EB" w:rsidRPr="0019501D" w:rsidRDefault="009260EB" w:rsidP="009260EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Estrutura e padronização editorial</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2.2 Estrutura e padronização editorial</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B04525" w14:textId="77777777" w:rsidR="009260EB" w:rsidRPr="009260EB" w:rsidRDefault="009260EB" w:rsidP="009260EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6559954C" w14:textId="77777777" w:rsidR="009260EB" w:rsidRPr="009260EB" w:rsidRDefault="009260EB" w:rsidP="009260EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009260EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>A revista READS adota o estilo da American Psychological Association – APA (7ª edição) exclusivamente para citações no corpo do texto, referências, tabelas e figuras, assegurando padronização e rigor acadêmico. Quanto à estrutura geral do manuscrito, segue-se o padrão editorial próprio da revista.</w:t>
+        <w:t xml:space="preserve">A revista READS adota o estilo da American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009260EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009260EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009260EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009260EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – APA (7ª edição) exclusivamente para citações no corpo do texto, referências, tabelas e figuras, assegurando padronização e rigor acadêmico. Quanto à estrutura geral do manuscrito, segue-se o padrão editorial próprio da revista.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C1844A" w14:textId="77777777" w:rsidR="009260EB" w:rsidRPr="009260EB" w:rsidRDefault="009260EB" w:rsidP="009260EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72FCD223" w14:textId="77777777" w:rsidR="009260EB" w:rsidRPr="009260EB" w:rsidRDefault="009260EB" w:rsidP="009260EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -2115,371 +2208,365 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009260EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Exemplo de subtítulo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6451DEB1" w14:textId="77777777" w:rsidR="009260EB" w:rsidRPr="009260EB" w:rsidRDefault="009260EB" w:rsidP="009260EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11DBC5AD" w14:textId="33D91B92" w:rsidR="00EC2372" w:rsidRDefault="009260EB" w:rsidP="009260EB">
+    <w:p w14:paraId="11DBC5AD" w14:textId="33D91B92" w:rsidR="00EC2372" w:rsidRPr="0019501D" w:rsidRDefault="009260EB" w:rsidP="0019501D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2.1. Aprendizagem no ambiente de trabalho</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7336A1F6" w14:textId="77777777" w:rsidR="00EC2372" w:rsidRDefault="00EC2372" w:rsidP="00DA6779">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009260EB">
+    </w:p>
+    <w:p w14:paraId="4C28AC49" w14:textId="77777777" w:rsidR="00EC2372" w:rsidRDefault="00EC2372" w:rsidP="00DA6779">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="43" w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2A680D" w14:textId="6CF79F86" w:rsidR="00BE6A63" w:rsidRDefault="00B47288" w:rsidP="00BE6A63">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6A63" w:rsidRPr="00E50520">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>MÉTODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F6E1C1" w14:textId="77777777" w:rsidR="00714E08" w:rsidRPr="00714E08" w:rsidRDefault="00714E08" w:rsidP="00714E08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029F9BEA" w14:textId="77777777" w:rsidR="00714E08" w:rsidRPr="00714E08" w:rsidRDefault="00714E08" w:rsidP="00714E08">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>A seção Método deve apresentar, de forma detalhada e objetiva, o tipo de estudo, a abordagem adotada, os procedimentos empregados e as variáveis analisadas. Devem ser informadas a população, a amostra e os instrumentos de coleta de dados utilizados. É necessário descrever os métodos de análise e tratamento dos dados, citando as fontes das técnicas empregadas, inclusive estatísticas. Quando aplicável, deve ser indicada a aprovação por comitê de ética.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D933F3D" w14:textId="7551F6AA" w:rsidR="00714E08" w:rsidRPr="0019501D" w:rsidRDefault="00714E08" w:rsidP="00714E08">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Aprendizagem no ambiente de trabalho</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.1. Como o método é avaliado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7336A1F6" w14:textId="77777777" w:rsidR="00EC2372" w:rsidRDefault="00EC2372" w:rsidP="00DA6779">
-[...2 lines deleted...]
-        <w:ind w:right="43" w:firstLine="709"/>
+    <w:p w14:paraId="7EE687BF" w14:textId="34EDCFFE" w:rsidR="00BE6A63" w:rsidRPr="00E50520" w:rsidRDefault="00714E08" w:rsidP="00714E08">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00714E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Na avaliação do Método, observa-se se os procedimentos descritos são claros, coerentes e adequados ao problema de pesquisa e aos objetivos do estudo. O avaliador verifica se as informações apresentadas permitem compreensão e replicação da pesquisa, bem como se os métodos de análise são consistentes com a abordagem adotada. Métodos incompletos, pouco claros ou desconectados do problema investigado são avaliados negativamente.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4C28AC49" w14:textId="77777777" w:rsidR="00EC2372" w:rsidRDefault="00EC2372" w:rsidP="00DA6779">
-[...11 lines deleted...]
-    <w:p w14:paraId="1D2A680D" w14:textId="6CF79F86" w:rsidR="00BE6A63" w:rsidRDefault="00B47288" w:rsidP="00BE6A63">
+    <w:p w14:paraId="32F4C6B6" w14:textId="77777777" w:rsidR="00BE6A63" w:rsidRDefault="00BE6A63" w:rsidP="00BE6A63">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7377EFAF" w14:textId="3BCD9413" w:rsidR="00BE6A63" w:rsidRPr="00E50520" w:rsidRDefault="00B47288" w:rsidP="00BE6A63">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
+        <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00BE6A63" w:rsidRPr="00E50520">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>MÉTODO</w:t>
+        <w:t>RESULTADOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F6E1C1" w14:textId="77777777" w:rsidR="00714E08" w:rsidRPr="00714E08" w:rsidRDefault="00714E08" w:rsidP="00714E08">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5B32F5EC" w14:textId="77777777" w:rsidR="00BE6A63" w:rsidRDefault="00BE6A63" w:rsidP="00BF2DCD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="029F9BEA" w14:textId="77777777" w:rsidR="00714E08" w:rsidRPr="00714E08" w:rsidRDefault="00714E08" w:rsidP="00714E08">
+    <w:p w14:paraId="3BF6E1CD" w14:textId="77777777" w:rsidR="008D41CE" w:rsidRPr="008D41CE" w:rsidRDefault="008D41CE" w:rsidP="008D41CE">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00714E08">
+      <w:r w:rsidRPr="008D41CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>A seção Método deve apresentar, de forma detalhada e objetiva, o tipo de estudo, a abordagem adotada, os procedimentos empregados e as variáveis analisadas. Devem ser informadas a população, a amostra e os instrumentos de coleta de dados utilizados. É necessário descrever os métodos de análise e tratamento dos dados, citando as fontes das técnicas empregadas, inclusive estatísticas. Quando aplicável, deve ser indicada a aprovação por comitê de ética.</w:t>
+        <w:t>Na seção de Resultados, os dados devem ser apresentados de forma clara, objetiva e organizada, de modo a evidenciar os achados do estudo. Tabelas e figuras devem ser numeradas sequencialmente, conter títulos informativos e seguir o padrão da APA (7ª edição) quanto à formatação. Esses elementos não devem ser apresentados isoladamente: toda tabela ou figura deve ser introduzida e comentada no texto, permitindo ao leitor compreender sua relevância para a pesquisa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D933F3D" w14:textId="7551F6AA" w:rsidR="00714E08" w:rsidRPr="00714E08" w:rsidRDefault="00714E08" w:rsidP="00714E08">
-      <w:pPr>
+    <w:p w14:paraId="2B109047" w14:textId="77777777" w:rsidR="008D41CE" w:rsidRPr="008D41CE" w:rsidRDefault="008D41CE" w:rsidP="008D41CE">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008D41CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00714E08">
+        <w:t>O comentário no texto não deve repetir integralmente os valores apresentados nos quadros, mas sim destacar os achados mais relevantes, apontando tendências, diferenças ou relações significativas. Por exemplo, ao apresentar uma tabela com o perfil dos respondentes, o texto pode enfatizar: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008058FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Como o método é avaliado</w:t>
+        <w:t>Conforme mostrado na Tabela 1, observa-se predominância de participantes do sexo feminino (65%), com idade média de 28 anos, o que reflete a característica jovem do público-alvo da pesquisa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D41CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE687BF" w14:textId="34EDCFFE" w:rsidR="00BE6A63" w:rsidRPr="00E50520" w:rsidRDefault="00714E08" w:rsidP="00714E08">
+    <w:p w14:paraId="66989389" w14:textId="77777777" w:rsidR="008D41CE" w:rsidRPr="008D41CE" w:rsidRDefault="008D41CE" w:rsidP="008D41CE">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00714E08">
+      <w:r w:rsidRPr="008D41CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Na avaliação do Método, observa-se se os procedimentos descritos são claros, coerentes e adequados ao problema de pesquisa e aos objetivos do estudo. O avaliador verifica se as informações apresentadas permitem compreensão e replicação da pesquisa, bem como se os métodos de análise são consistentes com a abordagem adotada. Métodos incompletos, pouco claros ou desconectados do problema investigado são avaliados negativamente.</w:t>
+        <w:t>Dessa forma, tabelas e figuras complementam o texto, mas não substituem a análise. A descrição objetiva dos resultados deve permanecer nesta seção, enquanto a interpretação crítica e a articulação com a literatura devem ser aprofundadas na seção de Discussão. Esse padrão assegura clareza, rigor científico e uniformidade na apresentação dos artigos submetidos à READS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F4C6B6" w14:textId="77777777" w:rsidR="00BE6A63" w:rsidRDefault="00BE6A63" w:rsidP="00BE6A63">
-[...47 lines deleted...]
-    <w:p w14:paraId="5B32F5EC" w14:textId="77777777" w:rsidR="00BE6A63" w:rsidRDefault="00BE6A63" w:rsidP="00BF2DCD">
+    <w:p w14:paraId="4B5E6A70" w14:textId="7316DC50" w:rsidR="008D41CE" w:rsidRPr="0019501D" w:rsidRDefault="008D41CE" w:rsidP="008D41CE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Conforme mostrado na Tabela 1, observa-se predominância de participantes do sexo feminino (65%), com idade média de 28 anos, o que reflete a característica jovem do público-alvo da pesquisa</w:t>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0019501D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Como os resultados são avaliados</w:t>
+        <w:t>4.1. Como os resultados são avaliados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00261BEA" w14:textId="77777777" w:rsidR="008D41CE" w:rsidRPr="008D41CE" w:rsidRDefault="008D41CE" w:rsidP="008D41CE">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D41CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Na avaliação da seção de Resultados, observa-se se os dados apresentados estão diretamente relacionados aos objetivos e, quando aplicável, às hipóteses do estudo. O avaliador verifica a coerência entre método e resultados, a clareza na apresentação dos dados e o uso adequado de tabelas e figuras, evitando redundâncias ou omissões. Resultados confusos, incompletos ou apresentados sem articulação com o texto são avaliados negativamente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51098F96" w14:textId="77777777" w:rsidR="008D41CE" w:rsidRPr="008D41CE" w:rsidRDefault="008D41CE" w:rsidP="008D41CE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2942,51 +3029,51 @@
           <w:tcPr>
             <w:tcW w:w="1464" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6035BEC3" w14:textId="77777777" w:rsidR="007223EE" w:rsidRPr="00052497" w:rsidRDefault="007223EE" w:rsidP="007223EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007223EE" w:rsidRPr="00970158" w14:paraId="7749EB0D" w14:textId="77777777" w:rsidTr="00875624">
+      <w:tr w:rsidR="007223EE" w:rsidRPr="0019501D" w14:paraId="7749EB0D" w14:textId="77777777" w:rsidTr="00875624">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7297" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31CD1A4C" w14:textId="77777777" w:rsidR="007223EE" w:rsidRPr="00CE5341" w:rsidRDefault="007223EE" w:rsidP="007223EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
@@ -3012,51 +3099,51 @@
             <w:tcW w:w="1464" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2476A94E" w14:textId="77777777" w:rsidR="007223EE" w:rsidRPr="00052497" w:rsidRDefault="007223EE" w:rsidP="007223EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007223EE" w:rsidRPr="00970158" w14:paraId="0B5D5E17" w14:textId="77777777" w:rsidTr="00875624">
+      <w:tr w:rsidR="007223EE" w:rsidRPr="0019501D" w14:paraId="0B5D5E17" w14:textId="77777777" w:rsidTr="00875624">
         <w:trPr>
           <w:trHeight w:val="108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4369" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69CB4A21" w14:textId="77777777" w:rsidR="007223EE" w:rsidRPr="00052497" w:rsidRDefault="007223EE" w:rsidP="007223EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
@@ -3882,51 +3969,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00052497">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Nota.</w:t>
             </w:r>
             <w:r w:rsidRPr="00052497">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Escala Likert de 1 (discordo totalmente) a 5 (concordo totalmente).</w:t>
+              <w:t xml:space="preserve"> Escala </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00052497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Likert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00052497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de 1 (discordo totalmente) a 5 (concordo totalmente).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AE676F7" w14:textId="77777777" w:rsidR="007223EE" w:rsidRPr="00052497" w:rsidRDefault="007223EE" w:rsidP="007223EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BB6B7B3" w14:textId="77777777" w:rsidR="0047182B" w:rsidRDefault="0047182B" w:rsidP="007223EE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -4138,51 +4247,51 @@
                   <w:tcW w:w="900" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1D25E661" w14:textId="77777777" w:rsidR="007223EE" w:rsidRPr="00052497" w:rsidRDefault="007223EE" w:rsidP="007223EE">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007223EE" w:rsidRPr="00970158" w14:paraId="3182476A" w14:textId="77777777" w:rsidTr="00E40FC0">
+            <w:tr w:rsidR="007223EE" w:rsidRPr="0019501D" w14:paraId="3182476A" w14:textId="77777777" w:rsidTr="00E40FC0">
               <w:trPr>
                 <w:trHeight w:val="288"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4745" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="7B642806" w14:textId="53F8B10F" w:rsidR="007223EE" w:rsidRPr="00BC37E2" w:rsidRDefault="007223EE" w:rsidP="007223EE">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:right="-554"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:color w:val="000000"/>
@@ -4311,51 +4420,51 @@
                   <w:tcW w:w="900" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1473975B" w14:textId="77777777" w:rsidR="007223EE" w:rsidRPr="00052497" w:rsidRDefault="007223EE" w:rsidP="007223EE">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007223EE" w:rsidRPr="00970158" w14:paraId="70E9998E" w14:textId="77777777" w:rsidTr="00E40FC0">
+            <w:tr w:rsidR="007223EE" w:rsidRPr="0019501D" w14:paraId="70E9998E" w14:textId="77777777" w:rsidTr="00E40FC0">
               <w:trPr>
                 <w:trHeight w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4745" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6DFA80AD" w14:textId="77777777" w:rsidR="007223EE" w:rsidRPr="00052497" w:rsidRDefault="007223EE" w:rsidP="007223EE">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
@@ -5557,51 +5666,51 @@
                   <w:tcW w:w="900" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="11D0CD99" w14:textId="77777777" w:rsidR="007223EE" w:rsidRPr="00052497" w:rsidRDefault="007223EE" w:rsidP="007223EE">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007223EE" w:rsidRPr="00970158" w14:paraId="66F1A479" w14:textId="77777777" w:rsidTr="00E40FC0">
+            <w:tr w:rsidR="007223EE" w:rsidRPr="0019501D" w14:paraId="66F1A479" w14:textId="77777777" w:rsidTr="00E40FC0">
               <w:trPr>
                 <w:trHeight w:val="288"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6540" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="58BA7CEA" w14:textId="77777777" w:rsidR="007223EE" w:rsidRPr="00052497" w:rsidRDefault="007223EE" w:rsidP="007223EE">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
@@ -5888,95 +5997,95 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E612514" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D348C2" w:rsidRPr="00970158" w14:paraId="716319AA" w14:textId="77777777" w:rsidTr="00D348C2">
+      <w:tr w:rsidR="00D348C2" w:rsidRPr="0019501D" w14:paraId="716319AA" w14:textId="77777777" w:rsidTr="00D348C2">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28CD91E7" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA131C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Trabalhos Selecionados sobre Sustentabilidade Organizacional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D348C2" w:rsidRPr="00970158" w14:paraId="7DA1E51F" w14:textId="77777777" w:rsidTr="00D348C2">
+      <w:tr w:rsidR="00D348C2" w:rsidRPr="0019501D" w14:paraId="7DA1E51F" w14:textId="77777777" w:rsidTr="00D348C2">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01DC8B4B" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -6074,51 +6183,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA131C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Objetivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D348C2" w:rsidRPr="00970158" w14:paraId="30986CC7" w14:textId="77777777" w:rsidTr="00D348C2">
+      <w:tr w:rsidR="00D348C2" w:rsidRPr="0019501D" w14:paraId="30986CC7" w14:textId="77777777" w:rsidTr="00D348C2">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3573ACD0" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
@@ -6149,51 +6258,51 @@
           </w:tcPr>
           <w:p w14:paraId="31B9665B" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA131C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Analisar como práticas de gestão sustentável impactam o desempenho de pequenas empresas do setor alimentício.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D348C2" w:rsidRPr="00970158" w14:paraId="0B67B095" w14:textId="77777777" w:rsidTr="00D348C2">
+      <w:tr w:rsidR="00D348C2" w:rsidRPr="0019501D" w14:paraId="0B67B095" w14:textId="77777777" w:rsidTr="00D348C2">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6291DF37" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
@@ -6224,51 +6333,51 @@
           </w:tcPr>
           <w:p w14:paraId="112D216B" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA131C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Investigar o papel da liderança ética na promoção de iniciativas de responsabilidade socioambiental.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D348C2" w:rsidRPr="00970158" w14:paraId="067BBA9E" w14:textId="77777777" w:rsidTr="00D348C2">
+      <w:tr w:rsidR="00D348C2" w:rsidRPr="0019501D" w14:paraId="067BBA9E" w14:textId="77777777" w:rsidTr="00D348C2">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23EE0C23" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
@@ -6299,51 +6408,51 @@
           </w:tcPr>
           <w:p w14:paraId="7E54638B" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA131C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Avaliar políticas de inovação verde em indústrias brasileiras de médio porte.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D348C2" w:rsidRPr="00970158" w14:paraId="749409C1" w14:textId="77777777" w:rsidTr="00D348C2">
+      <w:tr w:rsidR="00D348C2" w:rsidRPr="0019501D" w14:paraId="749409C1" w14:textId="77777777" w:rsidTr="00D348C2">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53B30142" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
@@ -6374,51 +6483,51 @@
           </w:tcPr>
           <w:p w14:paraId="15443438" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA131C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Explorar a relação entre governança corporativa e cumprimento das metas de ESG.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D348C2" w:rsidRPr="00970158" w14:paraId="05557C7F" w14:textId="77777777" w:rsidTr="00D348C2">
+      <w:tr w:rsidR="00D348C2" w:rsidRPr="0019501D" w14:paraId="05557C7F" w14:textId="77777777" w:rsidTr="00D348C2">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E4720E7" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
@@ -6449,51 +6558,51 @@
           </w:tcPr>
           <w:p w14:paraId="39C63E6C" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA131C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>Examinar estratégias de comunicação organizacional para engajamento em projetos de sustentabilidade.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D348C2" w:rsidRPr="00970158" w14:paraId="675B2CAF" w14:textId="77777777" w:rsidTr="00D348C2">
+      <w:tr w:rsidR="00D348C2" w:rsidRPr="0019501D" w14:paraId="675B2CAF" w14:textId="77777777" w:rsidTr="00D348C2">
         <w:trPr>
           <w:trHeight w:val="156"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B95BDA6" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
@@ -6505,51 +6614,51 @@
           <w:tcPr>
             <w:tcW w:w="6200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A9954E7" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D348C2" w:rsidRPr="00970158" w14:paraId="117C8CCD" w14:textId="77777777" w:rsidTr="00D348C2">
+      <w:tr w:rsidR="00D348C2" w:rsidRPr="0019501D" w14:paraId="117C8CCD" w14:textId="77777777" w:rsidTr="00D348C2">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FCE1EB3" w14:textId="77777777" w:rsidR="00D348C2" w:rsidRPr="00CA131C" w:rsidRDefault="00D348C2" w:rsidP="00D348C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -6777,51 +6886,71 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Fonte:</w:t>
       </w:r>
       <w:r w:rsidR="0031161E" w:rsidRPr="0031161E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0031161E" w:rsidRPr="0031161E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Bezerra e Siebra (2015, p. 4)</w:t>
+        <w:t xml:space="preserve">Bezerra e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0031161E" w:rsidRPr="0031161E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Siebra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0031161E" w:rsidRPr="0031161E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015, p. 4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CDAB80" w14:textId="77777777" w:rsidR="0031161E" w:rsidRPr="0031161E" w:rsidRDefault="0031161E" w:rsidP="0031161E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="742FA58F" w14:textId="77777777" w:rsidR="004D762F" w:rsidRDefault="004D762F" w:rsidP="00D348C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10493D61" w14:textId="64C45B13" w:rsidR="00B13CA1" w:rsidRDefault="00B13CA1" w:rsidP="00D348C2">
@@ -7702,57 +7831,103 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C15CB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemplos: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A63207F" w14:textId="1FB3B434" w:rsidR="000F2217" w:rsidRPr="00082868" w:rsidRDefault="000F2217" w:rsidP="00B144DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C15CB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grady, J. S., Her, M., Moreno, G., Perez, C., &amp; Yelinek, J. (2019). </w:t>
+        <w:t>Grady</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C15CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C15CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Her</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C15CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., Moreno, G., Perez, C., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C15CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Yelinek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C15CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Emotions in storybooks: A comparison of storybooks that represent ethnic and racial groups in the United States. </w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Psychology of Popular Media Culture</w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
@@ -7783,86 +7958,138 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="032E3349" w14:textId="6E6D00E8" w:rsidR="000F2217" w:rsidRPr="00082868" w:rsidRDefault="000F2217" w:rsidP="00B144DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pope, J. P., &amp; Wall, H. (2025). Is the goal intrinsic or extrinsic? Examining self-determination theory researchers’ and the general publics’ perceptions of exercise goals. </w:t>
       </w:r>
       <w:r w:rsidRPr="00257690">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Canadian Journal of Behavioural Science/Revue canadienne des sciences du comportement</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Canadian Journal of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00257690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Behavioural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00257690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Science/Revue canadienne des sciences du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00257690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>comportement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, 57(3), 239–248. https://doi.org/10.1037/cbs0000411</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035DD65C" w14:textId="20E923AA" w:rsidR="000F2217" w:rsidRPr="00082868" w:rsidRDefault="000F2217" w:rsidP="00B144DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Rybaczewska, M., &amp; Sparks, L. (2022). Ageing consumers and e-commerce activities. </w:t>
-      </w:r>
+        <w:t>Rybaczewska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00082868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, M., &amp; Sparks, L. (2022). Ageing consumers and e-commerce activities. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Ageing and Society</w:t>
+        <w:t>Ageing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00082868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Society</w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>42</w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -7954,59 +8181,71 @@
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Editora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59888ABD" w14:textId="6B59B1EA" w:rsidR="00E05260" w:rsidRPr="00A712AD" w:rsidRDefault="00E05260" w:rsidP="00E05260">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A712AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Exemplos:</w:t>
+        <w:t>Exemplos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A712AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C7CF7C" w14:textId="77777777" w:rsidR="000F2217" w:rsidRPr="00082868" w:rsidRDefault="000F2217" w:rsidP="00B144DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Jackson, L. M. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -8080,51 +8319,69 @@
         </w:rPr>
         <w:t>Svendsen, S., &amp; Løber, L. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The big picture/Academic writing: The one-hour guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3rd digital ed.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C15CB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Hans Reitzel Forlag. </w:t>
+        <w:t xml:space="preserve">Hans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C15CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Reitzel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C15CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Forlag. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00C15CB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://thebigpicture-academicwriting.digi.hansreitzel.dk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="650F7003" w14:textId="77777777" w:rsidR="00070EFE" w:rsidRPr="00082868" w:rsidRDefault="00070EFE" w:rsidP="00070EFE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
@@ -8282,72 +8539,101 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">Sobrenome do Autor, Iniciais do Nome. (Ano de defesa). Título da tese ou dissertação em itálico (Tese de Doutorado ou Dissertação de Mestrado). </w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Nome da Instituição.</w:t>
+        <w:t xml:space="preserve">Nome da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00082868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Instituição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00082868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E50D8EC" w14:textId="381A5A43" w:rsidR="00E05260" w:rsidRPr="00082868" w:rsidRDefault="00E05260" w:rsidP="00FF1F92">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Exemplos:</w:t>
+        <w:t>Exemplos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00082868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CFF08E" w14:textId="51A4CC8F" w:rsidR="00E05260" w:rsidRPr="00082868" w:rsidRDefault="00E05260" w:rsidP="00B144DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kabir, J. M. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E64538">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -8643,51 +8929,87 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Para mais exemplos:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="592AC39F" w14:textId="7AC8549A" w:rsidR="00785CD9" w:rsidRPr="00C15CB3" w:rsidRDefault="00E97212" w:rsidP="00A712AD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C15CB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Site: American Psychological Association. </w:t>
+        <w:t xml:space="preserve">Site: American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C15CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C15CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C15CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C15CB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00082868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2020). Publication manual of the American Psychological Association (7th ed.). </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00DE62AC" w:rsidRPr="00082868">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://apastyle.apa.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="188505BD" w14:textId="77777777" w:rsidR="00D713F8" w:rsidRPr="00C15CB3" w:rsidRDefault="00D713F8" w:rsidP="00A712AD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5"/>
         <w:rPr>
@@ -8994,83 +9316,119 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="230A2DC3" w14:textId="77777777" w:rsidR="003F7263" w:rsidRPr="00DF4967" w:rsidRDefault="003F7263" w:rsidP="00E725CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F7263">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Os manuscritos devem ser enviados em arquivo Word (.docx), no formato A4 (29,7 × 21 cm), utilizando fonte Times New Roman, corpo 12, espaçamento simples, com margens superior e esquerda de 3 cm e inferior e direita de 2 cm. A extensão do texto deve variar entre 3.500 e 6.500 palavras, incluindo as referências bibliográficas.</w:t>
+        <w:t>Os manuscritos devem ser enviados em arquivo Word (.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F7263">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>docx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F7263">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>), no formato A4 (29,7 × 21 cm), utilizando fonte Times New Roman, corpo 12, espaçamento simples, com margens superior e esquerda de 3 cm e inferior e direita de 2 cm. A extensão do texto deve variar entre 3.500 e 6.500 palavras, incluindo as referências bibliográficas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B300716" w14:textId="77777777" w:rsidR="003F7263" w:rsidRPr="00DF4967" w:rsidRDefault="003F7263" w:rsidP="00E725CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C5358E3" w14:textId="24A9E079" w:rsidR="006975C2" w:rsidRPr="00DF4967" w:rsidRDefault="006975C2" w:rsidP="00E725CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF4967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>O texto do manuscrito deve ser apresentado com alinhamento justificado. Os títulos de seção e subtítulos devem ser alinhados à esquerda, conforme exemplificado ao longo deste template.</w:t>
+        <w:t xml:space="preserve">O texto do manuscrito deve ser apresentado com alinhamento justificado. Os títulos de seção e subtítulos devem ser alinhados à esquerda, conforme exemplificado ao longo deste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF4967">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF4967">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EC8B89" w14:textId="77777777" w:rsidR="006975C2" w:rsidRPr="00DF4967" w:rsidRDefault="006975C2" w:rsidP="00E725CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="588A5593" w14:textId="77777777" w:rsidR="003F7263" w:rsidRPr="00DF4967" w:rsidRDefault="003F7263" w:rsidP="00E725CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -9090,51 +9448,87 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E01CA09" w14:textId="77777777" w:rsidR="003F7263" w:rsidRPr="00DF4967" w:rsidRDefault="003F7263" w:rsidP="00E725CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F7263">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Citações, referências, tabelas e figuras devem seguir rigorosamente as normas da APA – American Psychological Association (7ª edição), assegurando padronização e qualidade editorial.</w:t>
+        <w:t xml:space="preserve">Citações, referências, tabelas e figuras devem seguir rigorosamente as normas da APA – American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F7263">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F7263">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F7263">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F7263">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (7ª edição), assegurando padronização e qualidade editorial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA7C125" w14:textId="77777777" w:rsidR="00DF4967" w:rsidRPr="003F7263" w:rsidRDefault="00DF4967" w:rsidP="00E725CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35B088BF" w14:textId="77777777" w:rsidR="003F7263" w:rsidRPr="003F7263" w:rsidRDefault="003F7263" w:rsidP="00E725CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="-2" w:right="-5" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -9153,111 +9547,110 @@
         <w:ind w:rightChars="-2" w:right="-5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00350F85" w:rsidRPr="00082868" w:rsidSect="00A06A55">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1183" w:bottom="1440" w:left="1800" w:header="624" w:footer="680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65438BB9" w14:textId="77777777" w:rsidR="00375D02" w:rsidRDefault="00375D02" w:rsidP="00A545D6">
+    <w:p w14:paraId="3D1BA538" w14:textId="77777777" w:rsidR="00AD7A98" w:rsidRDefault="00AD7A98" w:rsidP="00A545D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17A63599" w14:textId="77777777" w:rsidR="00375D02" w:rsidRDefault="00375D02" w:rsidP="00A545D6">
+    <w:p w14:paraId="157127AD" w14:textId="77777777" w:rsidR="00AD7A98" w:rsidRDefault="00AD7A98" w:rsidP="00A545D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -9333,61 +9726,61 @@
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7281CFF3" w14:textId="08654678" w:rsidR="00B061D2" w:rsidRPr="00A06A55" w:rsidRDefault="00B061D2" w:rsidP="008C354F">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1824"/>
       </w:tabs>
       <w:ind w:left="-993"/>
       <w:rPr>
         <w:color w:val="0F243E" w:themeColor="text2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55CECDD4" w14:textId="77777777" w:rsidR="00375D02" w:rsidRDefault="00375D02" w:rsidP="00A545D6">
+    <w:p w14:paraId="79ECB385" w14:textId="77777777" w:rsidR="00AD7A98" w:rsidRDefault="00AD7A98" w:rsidP="00A545D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B60A948" w14:textId="77777777" w:rsidR="00375D02" w:rsidRDefault="00375D02" w:rsidP="00A545D6">
+    <w:p w14:paraId="60510DBC" w14:textId="77777777" w:rsidR="00AD7A98" w:rsidRDefault="00AD7A98" w:rsidP="00A545D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07EC51FC" w14:textId="4DD6299E" w:rsidR="003904BD" w:rsidRDefault="009E6D27" w:rsidP="00A545D6">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:left="-993" w:right="-999"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="002060"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="28"/>
       </w:rPr>
@@ -9626,51 +10019,51 @@
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="6417EC51" id="Conector reto 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-49.25pt,39.8pt" to="481pt,43.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/UnOE1gEAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815Ld2C4EyzkkSC5p&#10;GzRt7wy1tAjwBZKx5L/vkpSVoClyKKoDIZI7szOj1e5q1IocwQdpTUuXi5oSMNx20hxa+vPH7cfP&#10;lITITMeUNdDSEwR6tb/4sBtcAyvbW9WBJ0hiQjO4lvYxuqaqAu9Bs7CwDgxeCus1i7j1h6rzbEB2&#10;rapVXW+qwfrOecshBDy9KZd0n/mFAB6/CREgEtVS1Bbz6vP6lNZqv2PNwTPXSz7JYP+gQjNpsOlM&#10;dcMiI89evqHSknsbrIgLbnVlhZAcsgd0s6z/cPPYMwfZC4YT3BxT+H+0/Ovx2jx4jGFwoQnuwScX&#10;o/CaCCXdL/ym2RcqJWOO7TTHBmMkHA8320+Xy+2aEo53l9vNap1irQpNonM+xDuwmqSXlippkivW&#10;sON9iKX0XJKOlUlrsEp2t1KpvEnzANfKkyPDLxnHVSZQz/qL7crZusZnapzHJ5VnGa+YUFRir17M&#10;5rd4UlA6fwdBZIemSoOZqPRgnIOJy6mLMlidYAJVzsA6K3sXONUnKOQZncEl7HfBMyJ3tibOYC2N&#10;9X/rHsezZFHqzwkU3ymCJ9ud8hjkaHDYcnLTj5Gm+fU+w19+3/1vAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAeayW394AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBW7tJwHyZTRGh&#10;KPTUVvC6zY5JMDsbs9sm9tc7nvQ4zMP7Pm+1WewgLjj53pGCeB2BQGqc6alV8HbcrnIQPmgyenCE&#10;Cr7Rw6a+val0adxMe7wcQis4hHypFXQhjKWUvunQar92IxL/PtxkdeBzaqWZ9MzhdpBJFKXS6p64&#10;odMjPnfYfB7OVoG/vr5ke5N8OfuOu6sNcT7vtkrd3y1PjyACLuEPhl99VoeanU7uTMaLQcGqyB8Y&#10;VZAVKQgGijThcScFeRaDrCv5f0H9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9Sc4TW&#10;AQAABgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHms&#10;lt/eAAAACQEAAA8AAAAAAAAAAAAAAAAAMAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" strokecolor="#0f243e [1615]" strokeweight="2pt">
+            <v:line w14:anchorId="4351A398" id="Conector reto 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-49.25pt,39.8pt" to="481pt,43.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/UnOE1gEAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815Ld2C4EyzkkSC5p&#10;GzRt7wy1tAjwBZKx5L/vkpSVoClyKKoDIZI7szOj1e5q1IocwQdpTUuXi5oSMNx20hxa+vPH7cfP&#10;lITITMeUNdDSEwR6tb/4sBtcAyvbW9WBJ0hiQjO4lvYxuqaqAu9Bs7CwDgxeCus1i7j1h6rzbEB2&#10;rapVXW+qwfrOecshBDy9KZd0n/mFAB6/CREgEtVS1Bbz6vP6lNZqv2PNwTPXSz7JYP+gQjNpsOlM&#10;dcMiI89evqHSknsbrIgLbnVlhZAcsgd0s6z/cPPYMwfZC4YT3BxT+H+0/Ovx2jx4jGFwoQnuwScX&#10;o/CaCCXdL/ym2RcqJWOO7TTHBmMkHA8320+Xy+2aEo53l9vNap1irQpNonM+xDuwmqSXlippkivW&#10;sON9iKX0XJKOlUlrsEp2t1KpvEnzANfKkyPDLxnHVSZQz/qL7crZusZnapzHJ5VnGa+YUFRir17M&#10;5rd4UlA6fwdBZIemSoOZqPRgnIOJy6mLMlidYAJVzsA6K3sXONUnKOQZncEl7HfBMyJ3tibOYC2N&#10;9X/rHsezZFHqzwkU3ymCJ9ud8hjkaHDYcnLTj5Gm+fU+w19+3/1vAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAeayW394AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBW7tJwHyZTRGh&#10;KPTUVvC6zY5JMDsbs9sm9tc7nvQ4zMP7Pm+1WewgLjj53pGCeB2BQGqc6alV8HbcrnIQPmgyenCE&#10;Cr7Rw6a+val0adxMe7wcQis4hHypFXQhjKWUvunQar92IxL/PtxkdeBzaqWZ9MzhdpBJFKXS6p64&#10;odMjPnfYfB7OVoG/vr5ke5N8OfuOu6sNcT7vtkrd3y1PjyACLuEPhl99VoeanU7uTMaLQcGqyB8Y&#10;VZAVKQgGijThcScFeRaDrCv5f0H9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9Sc4TW&#10;AQAABgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHms&#10;lt/eAAAACQEAAA8AAAAAAAAAAAAAAAAAMAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" strokecolor="#0f243e [1615]" strokeweight="2pt">
               <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="003904BD">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="002060"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">                                          </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="002060"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="28"/>
@@ -10554,123 +10947,126 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="510460018">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2017996433">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1192108870">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="595864715">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="950012364">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="12657648">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="71"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="000217FF"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="00037617"/>
     <w:rsid w:val="00052497"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00070EFE"/>
     <w:rsid w:val="000729AC"/>
     <w:rsid w:val="00082868"/>
     <w:rsid w:val="000F2217"/>
     <w:rsid w:val="00105291"/>
     <w:rsid w:val="00133CE6"/>
     <w:rsid w:val="00134E09"/>
     <w:rsid w:val="00135DB9"/>
     <w:rsid w:val="0014383C"/>
     <w:rsid w:val="0014442F"/>
     <w:rsid w:val="00145956"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="001909F2"/>
+    <w:rsid w:val="0019501D"/>
     <w:rsid w:val="001B4936"/>
     <w:rsid w:val="001B7E8D"/>
     <w:rsid w:val="001E6D8D"/>
     <w:rsid w:val="00201A1F"/>
     <w:rsid w:val="00223A3A"/>
     <w:rsid w:val="00235B3A"/>
     <w:rsid w:val="00237626"/>
     <w:rsid w:val="00241A49"/>
     <w:rsid w:val="00257690"/>
     <w:rsid w:val="00271188"/>
     <w:rsid w:val="002817C5"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002A5165"/>
     <w:rsid w:val="002B00E8"/>
     <w:rsid w:val="002B11AE"/>
     <w:rsid w:val="002B5548"/>
     <w:rsid w:val="002B6979"/>
     <w:rsid w:val="002C1909"/>
     <w:rsid w:val="002E6585"/>
     <w:rsid w:val="002F6C0F"/>
     <w:rsid w:val="0031161E"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00334E1D"/>
     <w:rsid w:val="00341C74"/>
     <w:rsid w:val="00350F85"/>
     <w:rsid w:val="00355D6B"/>
     <w:rsid w:val="00362BD3"/>
     <w:rsid w:val="00375D02"/>
     <w:rsid w:val="003904BD"/>
     <w:rsid w:val="00394BDE"/>
+    <w:rsid w:val="003B3EF4"/>
     <w:rsid w:val="003C6607"/>
     <w:rsid w:val="003F7263"/>
     <w:rsid w:val="00410EB4"/>
     <w:rsid w:val="0041654F"/>
     <w:rsid w:val="0042079C"/>
     <w:rsid w:val="00425252"/>
     <w:rsid w:val="0042543A"/>
     <w:rsid w:val="00426E84"/>
     <w:rsid w:val="0047182B"/>
     <w:rsid w:val="00491CB8"/>
     <w:rsid w:val="004D4A98"/>
     <w:rsid w:val="004D762F"/>
     <w:rsid w:val="004F44FF"/>
     <w:rsid w:val="0051083E"/>
     <w:rsid w:val="005346CF"/>
     <w:rsid w:val="00551A2D"/>
     <w:rsid w:val="00565ADD"/>
     <w:rsid w:val="005750BB"/>
     <w:rsid w:val="00577B6E"/>
     <w:rsid w:val="005B2832"/>
     <w:rsid w:val="005B571F"/>
     <w:rsid w:val="005B7D77"/>
     <w:rsid w:val="005E0AE2"/>
     <w:rsid w:val="005E662B"/>
     <w:rsid w:val="005F6D5C"/>
@@ -10707,50 +11103,51 @@
     <w:rsid w:val="009155F9"/>
     <w:rsid w:val="009260EB"/>
     <w:rsid w:val="009543C0"/>
     <w:rsid w:val="00970158"/>
     <w:rsid w:val="009B6EBA"/>
     <w:rsid w:val="009C02E0"/>
     <w:rsid w:val="009C6605"/>
     <w:rsid w:val="009E5D8A"/>
     <w:rsid w:val="009E6D27"/>
     <w:rsid w:val="00A06A55"/>
     <w:rsid w:val="00A10177"/>
     <w:rsid w:val="00A11E44"/>
     <w:rsid w:val="00A22CA5"/>
     <w:rsid w:val="00A26109"/>
     <w:rsid w:val="00A35730"/>
     <w:rsid w:val="00A545D6"/>
     <w:rsid w:val="00A57B3D"/>
     <w:rsid w:val="00A61B25"/>
     <w:rsid w:val="00A66A32"/>
     <w:rsid w:val="00A712AD"/>
     <w:rsid w:val="00A76F8C"/>
     <w:rsid w:val="00A81033"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AC6CFF"/>
     <w:rsid w:val="00AD3058"/>
+    <w:rsid w:val="00AD7A98"/>
     <w:rsid w:val="00B061D2"/>
     <w:rsid w:val="00B13CA1"/>
     <w:rsid w:val="00B144DD"/>
     <w:rsid w:val="00B20025"/>
     <w:rsid w:val="00B24A74"/>
     <w:rsid w:val="00B313DE"/>
     <w:rsid w:val="00B42E05"/>
     <w:rsid w:val="00B47288"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B50654"/>
     <w:rsid w:val="00B61C0F"/>
     <w:rsid w:val="00B66B5B"/>
     <w:rsid w:val="00B747BA"/>
     <w:rsid w:val="00B86B8D"/>
     <w:rsid w:val="00BC37E2"/>
     <w:rsid w:val="00BE6A63"/>
     <w:rsid w:val="00BF2DCD"/>
     <w:rsid w:val="00BF4E3F"/>
     <w:rsid w:val="00C04B75"/>
     <w:rsid w:val="00C15CB3"/>
     <w:rsid w:val="00C54EBB"/>
     <w:rsid w:val="00C5670A"/>
     <w:rsid w:val="00C76F6A"/>
     <w:rsid w:val="00C91537"/>
     <w:rsid w:val="00C91C46"/>
@@ -11426,50 +11823,51 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>